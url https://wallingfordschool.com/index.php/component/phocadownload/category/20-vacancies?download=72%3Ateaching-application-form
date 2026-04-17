--- v0 (2026-02-14)
+++ v1 (2026-04-17)
@@ -1084,51 +1084,51 @@
                   <w:helpText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes you. If your title is not listed please select the title that most accurately describes you."/>
                   <w:statusText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes you."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Mr"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Councillor"/>
                     <w:listEntry w:val="Professor"/>
                     <w:listEntry w:val="Brother"/>
                     <w:listEntry w:val="Sister"/>
                     <w:listEntry w:val="Reverend"/>
                     <w:listEntry w:val="Sir"/>
                     <w:listEntry w:val="Dame"/>
                     <w:listEntry w:val="Lord"/>
                     <w:listEntry w:val="Lady"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2529,51 +2529,51 @@
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="pref_contact_method"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="If we have a query regarding your application we may need to contact you. Please use this selection box to indicate the contact method you would prefer we use. &#10;&#10;&#10;&#10;If you are invited for interview we will write to you."/>
                   <w:statusText w:type="text" w:val="If we have any queries regarding your application, how would you prefer us to contact you? Press F1 for more help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="home phone"/>
                     <w:listEntry w:val="work phone"/>
                     <w:listEntry w:val="mobile phone"/>
                     <w:listEntry w:val="email"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="DeleteArea2"/>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>(form continues below)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
@@ -6638,387 +6638,408 @@
     </w:p>
     <w:p w:rsidR="00674D54" w:rsidRDefault="00674D54">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2656"/>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="1832"/>
-        <w:gridCol w:w="1807"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="1797"/>
+        <w:gridCol w:w="11"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9843" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9843" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00FA2A5B" w:rsidRPr="0022151E" w:rsidRDefault="00FA2A5B" w:rsidP="00FA2A5B">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r w:rsidRPr="0022151E">
               <w:t>Please list any qualifications you have gained or are undertaking (e.g. GCSEs, A-levels, degree, NVQs, professional qualifications)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and any additional training you have undertaken which is relevant to the post which you are applying</w:t>
             </w:r>
             <w:r w:rsidRPr="0022151E">
               <w:t>. If you are shortlisted for interview you will be required to produce original certificates (or other documentary proof of qualifications) where these are specified as an essential requirement of the post.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00FA2A5B" w:rsidP="00FA2A5B">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
             <w:r w:rsidRPr="0022151E">
               <w:t xml:space="preserve">If you need to add further qualifications, please put these in the </w:t>
             </w:r>
             <w:r w:rsidRPr="0022151E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Relevant Skills and Experience</w:t>
             </w:r>
             <w:r w:rsidRPr="0022151E">
               <w:t xml:space="preserve"> section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6204" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Do you have Qualified Teacher Status (QTS)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3639" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="95" w:name="QTS_status"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="QTS_status"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use the drop down field to indicate whether you have Qualified Teacher Status."/>
                   <w:statusText w:type="text" w:val="Please use the drop down field to indicate whether you have Qualified Teacher Status."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Yes"/>
                     <w:listEntry w:val="No"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="95"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6204" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Teacher reference number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="96" w:name="Teacher_ref_no"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3639" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teacher_ref_no"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter your teacher reference number."/>
                   <w:statusText w:type="text" w:val="Please enter your teacher reference number."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="96"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6204" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Are you registered with the General Teaching Council for England (GTC)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3639" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="97" w:name="GTC_registered"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="GTC_registered"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use the drop down field to indicate whether you are GTC registered"/>
                   <w:statusText w:type="text" w:val="Please use the drop down field to indicate whether you are GTC registered"/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Yes"/>
                     <w:listEntry w:val="No"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="97"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6204" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00FA2A5B">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r w:rsidRPr="0022151E">
               <w:t>Name at time of degree, qualification or PGCE (if different)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="98" w:name="Qual_different_name"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3639" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_different_name"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="If you had a different surname when your qualifications were obtained, please enter the name here."/>
                   <w:statusText w:type="text" w:val="If you had a different surname when your qualifications were obtained, please enter the name here."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="98"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name of qualification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
@@ -7042,71 +7063,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>School/ College/ University attended</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date awarded (month/ year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="99" w:name="Qualification_01"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_01"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -7211,97 +7237,102 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="101"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="102" w:name="Qual_date_01"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_01"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="102"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="103" w:name="Qualification_02"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_02"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -7406,106 +7437,112 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="105"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="106" w:name="Qual_date_02"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_02"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="106"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="107" w:name="Qualification_03"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_03"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
@@ -7601,97 +7638,102 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="109"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="110" w:name="Qual_date_03"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_03"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="110"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="111" w:name="Qualification_04"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_04"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -7796,97 +7838,102 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="113"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="114" w:name="Qual_date_04"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_04"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="114"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="115" w:name="Qualification_05"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_05"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -7991,97 +8038,102 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="117"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="118" w:name="Qual_date_05"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_05"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="118"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="119" w:name="Qualification_06"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_06"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -8186,97 +8238,102 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="121"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="122" w:name="Qual_date_06"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_06"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="122"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="123" w:name="Qualification_07"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_07"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -8381,97 +8438,102 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="125"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="126" w:name="Qual_date_07"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_07"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="126"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="127" w:name="Qualification_08"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qualification_08"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:statusText w:type="text" w:val="Please enter the name of the qualification, e.g. GCSE, A Level, degree."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -8576,224 +8638,230 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="129"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="130" w:name="Qual_date_08"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Qual_date_08"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date (month/ year) when the qualification was awarded."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="130"/>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...21 lines deleted...]
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Please list any additional training you have undertaken which is relevant to the post for which you are applying. If you need to add further items, please put these in the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Relevant Skills and Experience</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Name of course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Date completed</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>(month/ year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="131" w:name="training_course_01"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_course_01"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Enter the course name or subject in this field. If you cannot fit your training courses into the space provided on the form, please use the Relevant Skills and Experience section to list additional information."/>
                   <w:statusText w:type="text" w:val="Please enter the training course name or subject in this field. Use F1 key for further Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8804,50 +8872,51 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="131"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="132" w:name="training_date_01"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_date_01"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date the qualification was awarded. &#10;&#10;&#10;&#10;If you are unsure of the exact date please supply the year or month and year the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date the qualification was awarded. Press F1 for Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8856,54 +8925,61 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="132"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="133" w:name="training_course2"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_course2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Enter the course name or subject in this field. If you cannot fit your training courses into the space provided on the form, please use the Relevant Skills and Experience section to list additional information."/>
                   <w:statusText w:type="text" w:val="Please enter the training course name or subject in this field. Use F1 key for further Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8914,50 +8990,51 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="133"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="134" w:name="training_date_02"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_date_02"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date the qualification was awarded. &#10;&#10;&#10;&#10;If you are unsure of the exact date please supply the year or month and year the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date the qualification was awarded. Press F1 for Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8966,54 +9043,61 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="134"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="135" w:name="training_course3"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_course3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Enter the course name or subject in this field. If you cannot fit your training courses into the space provided on the form, please use the Relevant Skills and Experience section to list additional information."/>
                   <w:statusText w:type="text" w:val="Please enter the training course name or subject in this field. Use F1 key for further Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9024,50 +9108,51 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="135"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="136" w:name="training_date_03"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_date_03"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date the qualification was awarded. &#10;&#10;&#10;&#10;If you are unsure of the exact date please supply the year or month and year the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date the qualification was awarded. Press F1 for Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9076,54 +9161,61 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="136"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="137" w:name="training_course4"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_course4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Enter the course name or subject in this field. If you cannot fit your training courses into the space provided on the form, please use the Relevant Skills and Experience section to list additional information."/>
                   <w:statusText w:type="text" w:val="Please enter the training course name or subject in this field. Use F1 key for further Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9134,50 +9226,51 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="137"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="138" w:name="training_date_04"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_date_04"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date the qualification was awarded. &#10;&#10;&#10;&#10;If you are unsure of the exact date please supply the year or month and year the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date the qualification was awarded. Press F1 for Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9186,54 +9279,61 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="138"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="139" w:name="training_course5"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="00627B58">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8046" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_course5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Enter the course name or subject in this field. If you cannot fit your training courses into the space provided on the form, please use the Relevant Skills and Experience section to list additional information."/>
                   <w:statusText w:type="text" w:val="Please enter the training course name or subject in this field. Use F1 key for further Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9244,50 +9344,51 @@
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="139"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="140" w:name="training_date_05"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="training_date_05"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date the qualification was awarded. &#10;&#10;&#10;&#10;If you are unsure of the exact date please supply the year or month and year the qualification was awarded."/>
                   <w:statusText w:type="text" w:val="Please enter the date the qualification was awarded. Press F1 for Help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9306,51 +9407,50 @@
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="140"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>(form continues below)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
@@ -9423,57 +9523,177 @@
             <w:name w:val="skills_experience"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:helpText w:type="text" w:val="You may find it helpful to refer to the Job Description and Person Specification for this vacancy to see the skills required. &#10;&#10;&#10;&#10;There is no size limit to this field: you can enter as much information as you wish. "/>
             <w:statusText w:type="text" w:val="Use this field to describe your relevant skills and experience. Use the F1 key for further help."/>
             <w:textInput>
               <w:default w:val="Please use this text field to describe your relevant skills and experience...  "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Please use this text field to describe your relevant skills and experience...  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
-    <w:p w:rsidR="00C851DE" w:rsidRDefault="006151E4">
+    <w:p w:rsidR="001E5389" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>(form continues below)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
@@ -9504,170 +9724,50 @@
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4">
-[...118 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2461"/>
         <w:gridCol w:w="2461"/>
         <w:gridCol w:w="2461"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -9940,51 +10040,51 @@
                   <w:helpText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes this referee. If the correct title is not listed please select the title that most accurately describes the referee."/>
                   <w:statusText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes this referee. Press F1 for more help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Mr"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Councillor"/>
                     <w:listEntry w:val="Professor"/>
                     <w:listEntry w:val="Brother"/>
                     <w:listEntry w:val="Sister"/>
                     <w:listEntry w:val="Reverend"/>
                     <w:listEntry w:val="Sir"/>
                     <w:listEntry w:val="Dame"/>
                     <w:listEntry w:val="Lord"/>
                     <w:listEntry w:val="Lady"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="142"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2461" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
@@ -9998,100 +10098,100 @@
                   <w:helpText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes this referee. If the correct title is not listed please select the title that most accurately describes the referee."/>
                   <w:statusText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes this referee. Press F1 for more help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Mr"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Councillor"/>
                     <w:listEntry w:val="Professor"/>
                     <w:listEntry w:val="Brother"/>
                     <w:listEntry w:val="Sister"/>
                     <w:listEntry w:val="Reverend"/>
                     <w:listEntry w:val="Sir"/>
                     <w:listEntry w:val="Dame"/>
                     <w:listEntry w:val="Lord"/>
                     <w:listEntry w:val="Lady"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="143"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="144" w:name="ref3_title"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2461" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ref3_title"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes this referee. If the correct title is not listed please select the title that most accurately describes the referee."/>
                   <w:statusText w:type="text" w:val="Please use the drop down field to select the Title that most accurately describes this referee. Press F1 for more help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Mr"/>
                     <w:listEntry w:val="Miss"/>
                     <w:listEntry w:val="Mrs"/>
                     <w:listEntry w:val="Ms"/>
                     <w:listEntry w:val="Dr"/>
                     <w:listEntry w:val="Councillor"/>
                     <w:listEntry w:val="Professor"/>
                     <w:listEntry w:val="Brother"/>
                     <w:listEntry w:val="Sister"/>
                     <w:listEntry w:val="Reverend"/>
                     <w:listEntry w:val="Sir"/>
                     <w:listEntry w:val="Dame"/>
                     <w:listEntry w:val="Lord"/>
                     <w:listEntry w:val="Lady"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="144"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>First name</w:t>
             </w:r>
@@ -11488,332 +11588,338 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="169" w:name="Ref1_contact"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Ref1_contact"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Can we contact this referee without asking you again? It is helpful for us to be able to contact referees without further permission from you. &#10;&#10;&#10;&#10;However, you may not wish us to contact your current employer without further consent."/>
                   <w:statusText w:type="text" w:val="Can we contact this referee without asking you again? Press F1 for help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Yes"/>
                     <w:listEntry w:val="No"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="169"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2461" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="170" w:name="ref2_contact"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ref2_contact"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Can we contact this referee without asking you again? It is helpful for us to be able to contact referees without further permission from you. &#10;&#10;&#10;&#10;However, you may not wish us to contact your current employer without further consent."/>
                   <w:statusText w:type="text" w:val="Can we contact this referee without asking you again? Press F1 for help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Yes"/>
                     <w:listEntry w:val="No"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="170"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="171" w:name="ref3_contact"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2461" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ref3_contact"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Can we contact this referee without asking you again? It is helpful for us to be able to contact referees without further permission from you. &#10;&#10;&#10;&#10;However, you may not wish us to contact your current employer without further consent."/>
                   <w:statusText w:type="text" w:val="Can we contact this referee without asking you again? Press F1 for help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Yes"/>
                     <w:listEntry w:val="No"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="171"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>(form continues below)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
-      <w:pPr>
-[...48 lines deleted...]
-    <w:p w:rsidR="00526FC6" w:rsidRDefault="00526FC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7338"/>
-        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="290"/>
+        <w:gridCol w:w="47"/>
+        <w:gridCol w:w="2180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t>Additional details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Is anyone in your household or family an employee</w:t>
             </w:r>
             <w:r w:rsidR="006151E4">
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> school governor </w:t>
             </w:r>
             <w:r w:rsidR="006151E4">
               <w:t xml:space="preserve">with </w:t>
             </w:r>
-            <w:r w:rsidR="005E1459">
-[...6 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidR="0077322D">
+              <w:t>The Merchant Taylors’ Oxfordshire Academy Trust?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="172" w:name="Family_OCC_staff"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Family_OCC_staff"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please indicate whether anyone in your family is employed by the County Council or is a Councillor."/>
                   <w:statusText w:type="text" w:val="Please indicate whether anyone in your family is employed by the County Council or is a Councillor."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="No"/>
                     <w:listEntry w:val="Yes"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="172"/>
           </w:p>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
             <w:r>
               <w:t>If you have answered "Yes" to the question above, please provide details:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkStart w:id="173" w:name="OCC_Family_details"/>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="OCC_Family_details"/>
                   <w:enabled/>
@@ -11830,427 +11936,428 @@
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="173"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Do you </w:t>
             </w:r>
             <w:r w:rsidR="00A52A6C">
               <w:t>require sponsorship under the UK points based registration system?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="174" w:name="Work_permit"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Work_permit"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please indicate whether you need a work permit."/>
                   <w:statusText w:type="text" w:val="Please indicate whether you need a work permit."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="No"/>
                     <w:listEntry w:val="Yes"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="174"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>If you answered "Yes" to the question above, please provide details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="175" w:name="work_permit_details"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="work_permit_details"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter details of your work permit. For example, do you already have a permit, how long is it valid for, etc."/>
                   <w:statusText w:type="text" w:val="Please enter details of your work permit. Press F1 for help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="175"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>When would you be available to start work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="176" w:name="available_date"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="available_date"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date on which you would be able to start work with the council. For example, your current employer may require you to give a period of notice before you can leave your current job."/>
                   <w:statusText w:type="text" w:val="Please enter the date on which you would be able to start work with the council. Press F1 for help."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="176"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Where did you see this post advertised? (please tick). </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
             <w:r>
               <w:t>Website</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:bookmarkStart w:id="177" w:name="Website_advert"/>
             <w:r w:rsidR="00112F34">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Website_advert"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="If you saw this job vacancy on a website please use this checkbox."/>
                   <w:statusText w:type="text" w:val="If you saw this job vacancy on a website please use this checkbox."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00112F34">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00112F34">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="177"/>
           </w:p>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
             <w:r>
               <w:t>Publication</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:bookmarkStart w:id="178" w:name="publication_advert"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="publication_advert"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="If you saw this job vacancy in a printed publication &#10;&#10;please use this checkbox."/>
                   <w:statusText w:type="text" w:val="If you saw this job vacancy in a printed publication please use this checkbox."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="178"/>
           </w:p>
-          <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
+          <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE" w:rsidP="0077322D">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:bookmarkStart w:id="179" w:name="other_advert"/>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="other_advert"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="If you heard about this job vacancy by word of mouth or other means please check this box."/>
                   <w:statusText w:type="text" w:val="If you heard about this job vacancy by word of mouth or other means please check this box."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="179"/>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="0077322D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details of where you saw this post </w:t>
             </w:r>
             <w:bookmarkStart w:id="180" w:name="Post_seen_details"/>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Post_seen_details"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please provide details of how/ where you heard about this post (e.g. name of publication, date)"/>
                   <w:statusText w:type="text" w:val="Please provide details of how/ where you heard about this post (e.g. name of publication, date)"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -12278,545 +12385,360 @@
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="180"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="23"/>
-    </w:tbl>
-[...185 lines deleted...]
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:br w:type="page"/>
               <w:t>Convictions policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="002E569E" w:rsidRDefault="002E569E" w:rsidP="002E569E">
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="002E569E" w:rsidRPr="0077322D" w:rsidRDefault="00367335" w:rsidP="002E569E">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-            </w:pPr>
-[...15 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wallingford School</w:t>
+            </w:r>
+            <w:r w:rsidR="001D76F5" w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E569E" w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applies the Safer Recruitment in Education standard to all appointments.  It is </w:t>
+            </w:r>
+            <w:r w:rsidR="001D76F5" w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Merchant Taylors’ Oxfordshire Academy Trust </w:t>
+            </w:r>
+            <w:r w:rsidR="002E569E" w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>policy that you declare any un-spent convictions when you are applying for a job with us. We are asking you for this information because, as an Academy providing public services, we have a duty to balance our commitment to help ex-offenders find work with our need to protect the public and those in the school’s care who are receiving its services. The Academy’s policy states clearly that only relevant convictions are taken into account.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002E569E" w:rsidRDefault="002E569E" w:rsidP="002E569E">
+          <w:p w:rsidR="002E569E" w:rsidRPr="0077322D" w:rsidRDefault="002E569E" w:rsidP="002E569E">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Because of the nature of the work for which you are applying we also need you to declare any spent convictions if they appear on the list of offences relevant to safeguarding children and vlnerable adults.  The list is available at </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="002E569E">
+              <w:r w:rsidRPr="0077322D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>www.gov.uk/government/news/dbs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> .  Please check this list carefully.  </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If your application is successful and you did not disclose any convictions or other sanctions it could result in dismissal or disciplinary action being taken against you. Any information you give us will be completely confidential and will be considered only in relation to the job for which you are applying.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="002E569E" w:rsidP="002E569E">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0077322D">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Please note that any offer of employment will be subject to a disclosure certificate from the Criminal Records Bureau (previously known as CRB).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...29 lines deleted...]
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t xml:space="preserve">Convictions </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Have you ever been convicted of any offence or received a caution, warning, bind-over or reprimand?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:bookmarkStart w:id="181" w:name="Convictions_dropdown"/>
+            <w:bookmarkStart w:id="182" w:name="_GoBack"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Convictions_dropdown"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please indicate whether you have ever been convicted of any offence or received a warning, bind-over or reprimand."/>
                   <w:statusText w:type="text" w:val="Please indicate whether you have ever been convicted of any offence or received a warning, bind-over or reprimand."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="No"/>
                     <w:listEntry w:val="Yes"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="181"/>
+            <w:bookmarkEnd w:id="182"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>If "Yes", please give details including the offence and the date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
@@ -12831,594 +12753,594 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="182" w:name="Conviction01"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:bookmarkStart w:id="183" w:name="Conviction01"/>
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Conviction01"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:statusText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="182"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="183" w:name="conviction_date_01"/>
+            <w:bookmarkEnd w:id="183"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="184" w:name="conviction_date_01"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_date_01"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date of this conviction."/>
                   <w:statusText w:type="text" w:val="Please enter the date of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="183"/>
+            <w:bookmarkEnd w:id="184"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="184" w:name="conviction_02"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:bookmarkStart w:id="185" w:name="conviction_02"/>
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_02"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:statusText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="184"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="185" w:name="conviction_date_02"/>
+            <w:bookmarkEnd w:id="185"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="186" w:name="conviction_date_02"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_date_02"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date of this conviction."/>
                   <w:statusText w:type="text" w:val="Please enter the date of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="185"/>
+            <w:bookmarkEnd w:id="186"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="186" w:name="conviction_03"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:bookmarkStart w:id="187" w:name="conviction_03"/>
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_03"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:statusText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="186"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="187" w:name="conviction_date_03"/>
+            <w:bookmarkEnd w:id="187"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="188" w:name="conviction_date_03"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_date_03"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date of this conviction"/>
                   <w:statusText w:type="text" w:val="Please enter the date of this conviction"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="187"/>
+            <w:bookmarkEnd w:id="188"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:id="188" w:name="conviction_04"/>
-      <w:tr w:rsidR="00C851DE">
+      <w:bookmarkStart w:id="189" w:name="conviction_04"/>
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_04"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:statusText w:type="text" w:val="Please use this field to provide details of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="188"/>
-[...2 lines deleted...]
-        <w:bookmarkStart w:id="189" w:name="conviction_date_04"/>
+            <w:bookmarkEnd w:id="189"/>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="190" w:name="conviction_date_04"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="conviction_date_04"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter the date of this conviction."/>
                   <w:statusText w:type="text" w:val="Please enter the date of this conviction."/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="189"/>
+            <w:bookmarkEnd w:id="190"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7628"/>
         <w:gridCol w:w="47"/>
         <w:gridCol w:w="2180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t xml:space="preserve">Prosecutions pending </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
@@ -13448,97 +13370,97 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this dropdown box to indicate whether you have any pending prosecutions."/>
                   <w:statusText w:type="text" w:val="Please use this dropdown box to indicate whether you have any pending prosecutions."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="No"/>
                     <w:listEntry w:val="Yes"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>If "Yes", please give details and proposed date of hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
@@ -13570,51 +13492,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date of hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
@@ -13688,51 +13610,51 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C851DE">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7675" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
@@ -13806,143 +13728,94 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E62E8F">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...48 lines deleted...]
-      <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
+      <w:tr w:rsidR="00C851DE" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Data Protection Statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00112F34">
+      <w:tr w:rsidR="00112F34" w:rsidTr="001D76F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00112F34" w:rsidRPr="001A2704" w:rsidRDefault="005E1459" w:rsidP="00526FC6">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112F34" w:rsidRPr="001A2704" w:rsidRDefault="001D76F5" w:rsidP="00526FC6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Merchant Taylors’ Oxfordshire Academy </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Trust </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The Merchant Taylors’ Oxfordshire Academy Trust </w:t>
             </w:r>
             <w:r w:rsidR="00112F34" w:rsidRPr="001A2704">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">will use the information you have provided on this application form, together with other information we may obtain about you, e.g. from your referees and from carrying out security or CRB checks (when such checks are relevant to the post), to assess your suitability for employment with us, for administration and management purposes and for statistical analysis. We may disclose your information to our service providers and agents for these purposes and </w:t>
             </w:r>
             <w:r w:rsidR="00112F34" w:rsidRPr="0010532F">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>by submitting this application form you are consenting to our processing this for the purposes above</w:t>
             </w:r>
             <w:r w:rsidR="00112F34" w:rsidRPr="001A2704">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00112F34" w:rsidRPr="001A2704">
               <w:rPr>
@@ -14119,203 +13992,128 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5403" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
+            <w:pPr>
+              <w:pStyle w:val="OJA-form-field"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E5389" w:rsidRDefault="001E5389">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>(form continues below)</w:t>
       </w:r>
-    </w:p>
-[...113 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00B721F7" w:rsidRDefault="00B721F7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4503"/>
         <w:gridCol w:w="5340"/>
         <w:gridCol w:w="12"/>
       </w:tblGrid>
@@ -14340,56 +14138,56 @@
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t>Equal opportunities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00781DDB" w:rsidTr="00E728DA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00781DDB" w:rsidRDefault="005E1459" w:rsidP="00E03F12">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Merchant Taylors’ Oxfordshire Academy Trust </w:t>
+          <w:p w:rsidR="00781DDB" w:rsidRDefault="001D76F5" w:rsidP="00E03F12">
+            <w:pPr>
+              <w:pStyle w:val="OJA-form-field"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The Merchant Taylors’ Oxfordshire Academy Trust </w:t>
             </w:r>
             <w:r w:rsidR="00781DDB">
               <w:t>is an equal opportunity employer and is committed to promoting equality and social inclusion. The Academy operates a policy whose aim is to ensure that unlawful or otherwise unjustifiable discrimination does not take place in recruitment. To help the Academy monitor the effectiveness of this policy (and for no other reason) you are asked to provide the information requested below.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00781DDB" w:rsidRDefault="00781DDB" w:rsidP="00E03F12">
             <w:pPr>
               <w:pStyle w:val="OJA-Form-sub-paragraph"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>The recruitment monitoring section of the application form will either be detached before the form reaches the selection panel or if on the onlione recruitment system this information will not be available to them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E728DA" w:rsidTr="00243EE8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -14687,91 +14485,91 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
-            <w:bookmarkStart w:id="190" w:name="EO_DOB"/>
+            <w:bookmarkStart w:id="191" w:name="EO_DOB"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="EO_DOB"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please enter your date of birth here in the format DD/MM/YYYY"/>
                   <w:statusText w:type="text" w:val="Please enter your date of birth here in the format DD/MM/YYYY"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="dd/MM/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="190"/>
+            <w:bookmarkEnd w:id="191"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E728DA" w:rsidTr="00E728DA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
@@ -14785,77 +14583,77 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
-            <w:bookmarkStart w:id="191" w:name="Gender_dropdown"/>
+            <w:bookmarkStart w:id="192" w:name="Gender_dropdown"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Gender_dropdown"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please select from the gender options available."/>
                   <w:statusText w:type="text" w:val="Please select from the gender options available."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="Female"/>
                     <w:listEntry w:val="Male"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="191"/>
+            <w:r w:rsidR="003411F8">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="192"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E728DA" w:rsidTr="00E728DA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
@@ -14869,152 +14667,152 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
-            <w:bookmarkStart w:id="192" w:name="Dropdown1"/>
+            <w:bookmarkStart w:id="193" w:name="Dropdown1"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this selection box to tell us if you consider that you have a disability."/>
                   <w:statusText w:type="text" w:val="Please use this selection box to tell us if you consider that you have a disability."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="No"/>
                     <w:listEntry w:val="Yes"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="192"/>
+            <w:r w:rsidR="003411F8">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="193"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E728DA" w:rsidTr="00E728DA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:t>Are you employed by Oxfordshire County Council?</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="193" w:name="EO_occ_staff"/>
+        <w:bookmarkStart w:id="194" w:name="EO_occ_staff"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="EO_occ_staff"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Please use this selection box to tell us if you are already an employee of Oxfordshire County Council."/>
                   <w:statusText w:type="text" w:val="Please use this selection box to tell us if you are already an employee of Oxfordshire County Council."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="No"/>
                     <w:listEntry w:val="Yes"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="193"/>
+            <w:r w:rsidR="003411F8">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="194"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E728DA" w:rsidTr="00E728DA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
@@ -15028,232 +14826,166 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00E728DA" w:rsidRDefault="00E728DA" w:rsidP="0070099A">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="OJAredasterisk"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0DD"/>
             </w:r>
-            <w:bookmarkStart w:id="194" w:name="EO_ethnic_group"/>
-            <w:bookmarkStart w:id="195" w:name="_GoBack"/>
+            <w:bookmarkStart w:id="195" w:name="EO_ethnic_group"/>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="EO_ethnic_group"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="To which of the following ethnic groups do you consider you belong?&#10;&#10;&#10;&#10;Please choose the enthnic group that you consider most accurately describes you. If you do not wish to state an ethic group you may use the &quot;undeclared&quot; option."/>
                   <w:statusText w:type="text" w:val="To which of the following ethnic groups do you consider you belong? Press F1 for help."/>
                   <w:ddList>
                     <w:listEntry w:val="Please select... "/>
                     <w:listEntry w:val="White - British"/>
                     <w:listEntry w:val="White - Irish"/>
                     <w:listEntry w:val="White - any other White background"/>
                     <w:listEntry w:val="Mixed - White and Black Caribbean"/>
                     <w:listEntry w:val="Mixed - White and Black African"/>
                     <w:listEntry w:val="Mixed - White and Asian"/>
                     <w:listEntry w:val="Mixed - any other mixed background"/>
                     <w:listEntry w:val="Asian or Asian British - Indian"/>
                     <w:listEntry w:val="Asian or Asian British - Pakistani"/>
                     <w:listEntry w:val="Asian or Asian British - Bangladeshi"/>
                     <w:listEntry w:val="Asian or Asian British - any other background"/>
                     <w:listEntry w:val="Black or Black British - Caribbean"/>
                     <w:listEntry w:val="Black or Black British - African"/>
                     <w:listEntry w:val="Black or Black British any other background"/>
                     <w:listEntry w:val="Chinese or other Ethnic Group - Chinese"/>
                     <w:listEntry w:val="Chinese or other Ethnic Group - other background"/>
                     <w:listEntry w:val="Undeclared"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="194"/>
+            <w:r w:rsidR="003411F8">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:bookmarkEnd w:id="195"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00781DDB" w:rsidRDefault="00781DDB" w:rsidP="00781DDB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00781DDB">
+    <w:p w:rsidR="00EF585E" w:rsidRDefault="00EF585E" w:rsidP="00243EE8">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...58 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00243EE8" w:rsidRDefault="00195584" w:rsidP="00243EE8">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-97790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>81915</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6389370" cy="0"/>
@@ -15287,51 +15019,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="497BDFA4" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-7.7pt,6.45pt" to="495.4pt,6.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA92KFDEgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQQWIgIqyqBXmgX&#10;abc/wNgOserYlm0IqOp/79h8iG0vVdUcnLFn5vnNvPHi+dRJdOTWCa1KnA1TjLiimgm1L/G3t/Vg&#10;hpHzRDEiteIlPnOHn5cfPyx6U/CRbrVk3CIAUa7oTYlb702RJI62vCNuqA1X4Gy07YiHrd0nzJIe&#10;0DuZjNJ0mvTaMmM15c7BaX1x4mXEbxpO/UvTOO6RLDFw83G1cd2FNVkuSLG3xLSCXmmQf2DREaHg&#10;0jtUTTxBByv+gOoEtdrpxg+p7hLdNILyWANUk6W/VfPaEsNjLdAcZ+5tcv8Pln49bi0SDLTDSJEO&#10;JNoIxdEodKY3roCASm1tqI2e1KvZaPrdIaWrlqg9jwzfzgbSspCRvEsJG2cAf9d/0QxiyMHr2KZT&#10;Y7sACQ1Ap6jG+a4GP3lE4XA6ns3HTyAavfkSUtwSjXX+M9cdCkaJJXCOwOS4cT4QIcUtJNyj9FpI&#10;GcWWCvUlnk9Gk5jgtBQsOEOYs/tdJS06kjAu8YtVgecxzOqDYhGs5YStrrYnQl5suFyqgAelAJ2r&#10;dZmHH/N0vpqtZvkgH01Xgzyt68GndZUPpuvsaVKP66qqs5+BWpYXrWCMq8DuNptZ/nfaX1/JZaru&#10;03lvQ/IePfYLyN7+kXTUMsh3GYSdZuetvWkM4xiDr08nzPvjHuzHB778BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAFfGHTN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXKrWbvgR&#10;CXEqBOTGpQXEdZssSUS8TmO3DTw9izjAcWc+zc7kq8n16kBj6DxbWC4MKOLK1x03Fl6ey/kNqBCR&#10;a+w9k4VPCrAqTk9yzGp/5DUdNrFREsIhQwttjEOmdahachgWfiAW792PDqOcY6PrEY8S7nqdGHOt&#10;HXYsH1oc6L6l6mOzdxZC+Uq78mtWzczbReMp2T08PaK152fT3S2oSFP8g+GnvlSHQjpt/Z7roHoL&#10;8+XVpaBiJCkoAdLUyJbtr6CLXP9fUHwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPdih&#10;QxICAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FfGHTN0AAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;"/>
+              <v:line w14:anchorId="053CED1D" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-7.7pt,6.45pt" to="495.4pt,6.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA92KFDEgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQQWIgIqyqBXmgX&#10;abc/wNgOserYlm0IqOp/79h8iG0vVdUcnLFn5vnNvPHi+dRJdOTWCa1KnA1TjLiimgm1L/G3t/Vg&#10;hpHzRDEiteIlPnOHn5cfPyx6U/CRbrVk3CIAUa7oTYlb702RJI62vCNuqA1X4Gy07YiHrd0nzJIe&#10;0DuZjNJ0mvTaMmM15c7BaX1x4mXEbxpO/UvTOO6RLDFw83G1cd2FNVkuSLG3xLSCXmmQf2DREaHg&#10;0jtUTTxBByv+gOoEtdrpxg+p7hLdNILyWANUk6W/VfPaEsNjLdAcZ+5tcv8Pln49bi0SDLTDSJEO&#10;JNoIxdEodKY3roCASm1tqI2e1KvZaPrdIaWrlqg9jwzfzgbSspCRvEsJG2cAf9d/0QxiyMHr2KZT&#10;Y7sACQ1Ap6jG+a4GP3lE4XA6ns3HTyAavfkSUtwSjXX+M9cdCkaJJXCOwOS4cT4QIcUtJNyj9FpI&#10;GcWWCvUlnk9Gk5jgtBQsOEOYs/tdJS06kjAu8YtVgecxzOqDYhGs5YStrrYnQl5suFyqgAelAJ2r&#10;dZmHH/N0vpqtZvkgH01Xgzyt68GndZUPpuvsaVKP66qqs5+BWpYXrWCMq8DuNptZ/nfaX1/JZaru&#10;03lvQ/IePfYLyN7+kXTUMsh3GYSdZuetvWkM4xiDr08nzPvjHuzHB778BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAFfGHTN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXKrWbvgR&#10;CXEqBOTGpQXEdZssSUS8TmO3DTw9izjAcWc+zc7kq8n16kBj6DxbWC4MKOLK1x03Fl6ey/kNqBCR&#10;a+w9k4VPCrAqTk9yzGp/5DUdNrFREsIhQwttjEOmdahachgWfiAW792PDqOcY6PrEY8S7nqdGHOt&#10;HXYsH1oc6L6l6mOzdxZC+Uq78mtWzczbReMp2T08PaK152fT3S2oSFP8g+GnvlSHQjpt/Z7roHoL&#10;8+XVpaBiJCkoAdLUyJbtr6CLXP9fUHwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPdih&#10;QxICAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FfGHTN0AAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00243EE8">
         <w:t>FOR OFFICE USE ONLY</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="272"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="107"/>
         <w:gridCol w:w="188"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="72"/>
@@ -15939,107 +15671,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00243EE8" w:rsidRDefault="00243EE8" w:rsidP="00400A2B">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B721F7" w:rsidRDefault="00B721F7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00674D54" w:rsidRDefault="00674D54">
+    <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C851DE" w:rsidTr="00243EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="OJA-form-field"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Information for candidates with a disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006151E4" w:rsidRDefault="005E1459" w:rsidP="006151E4">
+    <w:p w:rsidR="006151E4" w:rsidRDefault="001D76F5" w:rsidP="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Merchant Taylors’ Oxfordshire Academy </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Trust </w:t>
+        <w:t xml:space="preserve">The Merchant Taylors’ Oxfordshire Academy Trust </w:t>
       </w:r>
       <w:r w:rsidR="006151E4">
         <w:t xml:space="preserve">welcomes applications from all sectors of the community, including candidates with a disability. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4" w:rsidP="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4" w:rsidP="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Disability Discrimination Act 1995 defines disability as “a physical or mental impairment which has a substantial and long-term adverse effect on the ability to carry out normal day-to-day activities.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4" w:rsidP="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4" w:rsidP="006151E4">
       <w:pPr>
@@ -16050,55 +15779,50 @@
       </w:r>
       <w:r w:rsidR="00B721F7">
         <w:t>e Disability Rights Commission.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.drc-gb.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="006151E4" w:rsidRDefault="006151E4" w:rsidP="006151E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arrangements if selected for interview</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>If you have a disability, please indicate whether you would need any of the following arrangements to be made if you were invited to interview:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -16139,51 +15863,51 @@
         <w:bookmarkStart w:id="196" w:name="Check1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="196"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4515" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16218,51 +15942,51 @@
         <w:bookmarkStart w:id="197" w:name="Check3"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="197"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4515" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16297,51 +16021,51 @@
         <w:bookmarkStart w:id="198" w:name="Check4"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="198"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4515" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4659" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:t>communication at interview</w:t>
             </w:r>
@@ -16486,51 +16210,51 @@
         <w:bookmarkStart w:id="200" w:name="induction_loop"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="induction_loop"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="200"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
@@ -16560,51 +16284,51 @@
         <w:bookmarkStart w:id="201" w:name="wheelchair_access"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="wheelchair_access"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="201"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
@@ -16631,51 +16355,51 @@
         <w:bookmarkStart w:id="202" w:name="car_parking"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="car_parking"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="202"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
@@ -16702,51 +16426,51 @@
         <w:bookmarkStart w:id="203" w:name="personal_carer"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="personal_carer"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00547972">
+            <w:r w:rsidR="003411F8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="203"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C851DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
             </w:pPr>
             <w:r>
               <w:t>person to accompany you at interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16840,50 +16564,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="204"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Arrangements if appointed</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9855"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C851DE">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
@@ -16949,330 +16674,330 @@
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C851DE" w:rsidRDefault="00C851DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>End of form.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C851DE">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="425" w:right="851" w:bottom="425" w:left="851" w:header="720" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00947E91" w:rsidRDefault="00947E91">
+    <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00947E91" w:rsidRDefault="00947E91">
+    <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00596995" w:rsidRDefault="00596995"/>
+  <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2943"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="2647"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00596995">
+    <w:tr w:rsidR="001D76F5">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2943" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00596995" w:rsidRDefault="00596995" w:rsidP="006151E4">
+        <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5" w:rsidP="006151E4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Merchant Taylors’ Oxfordshire Academy Trust</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00596995" w:rsidRDefault="00596995">
+        <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Application for employment – Teaching Posts </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2647" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00596995" w:rsidRDefault="00596995">
+        <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:after="60"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00547972">
+          <w:r w:rsidR="003411F8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>7</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00596995">
+    <w:tr w:rsidR="001D76F5">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2943" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00596995" w:rsidRDefault="00596995">
+        <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00596995" w:rsidRDefault="00596995">
+        <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2647" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00596995" w:rsidRDefault="00596995">
+        <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="808080"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00596995" w:rsidRDefault="00596995">
+  <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00947E91" w:rsidRDefault="00947E91">
+    <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00947E91" w:rsidRDefault="00947E91">
+    <w:p w:rsidR="001D76F5" w:rsidRDefault="001D76F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00596995" w:rsidRPr="00A52A6C" w:rsidRDefault="00596995" w:rsidP="00A52A6C">
+  <w:p w:rsidR="001D76F5" w:rsidRPr="00A52A6C" w:rsidRDefault="001D76F5" w:rsidP="00A52A6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -17744,165 +17469,174 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4BC6"/>
     <w:rsid w:val="00006AB1"/>
     <w:rsid w:val="000B0067"/>
     <w:rsid w:val="000C4B56"/>
     <w:rsid w:val="0010532F"/>
     <w:rsid w:val="00112F34"/>
     <w:rsid w:val="00114A98"/>
     <w:rsid w:val="00120602"/>
+    <w:rsid w:val="001647CD"/>
     <w:rsid w:val="00195584"/>
     <w:rsid w:val="001A2704"/>
     <w:rsid w:val="001A4A57"/>
+    <w:rsid w:val="001D76F5"/>
+    <w:rsid w:val="001E5389"/>
     <w:rsid w:val="0022151E"/>
     <w:rsid w:val="00243EE8"/>
     <w:rsid w:val="002B541C"/>
     <w:rsid w:val="002B7F0B"/>
     <w:rsid w:val="002E569E"/>
     <w:rsid w:val="00340509"/>
+    <w:rsid w:val="003411F8"/>
+    <w:rsid w:val="00367335"/>
     <w:rsid w:val="003747D8"/>
     <w:rsid w:val="003A197C"/>
     <w:rsid w:val="00400A2B"/>
     <w:rsid w:val="0040529E"/>
     <w:rsid w:val="00410E88"/>
     <w:rsid w:val="00511014"/>
     <w:rsid w:val="00526FC6"/>
     <w:rsid w:val="00527333"/>
     <w:rsid w:val="00532EEF"/>
-    <w:rsid w:val="00547972"/>
     <w:rsid w:val="00596995"/>
-    <w:rsid w:val="005E1459"/>
     <w:rsid w:val="006151E4"/>
+    <w:rsid w:val="00627B58"/>
     <w:rsid w:val="00650400"/>
     <w:rsid w:val="00674D54"/>
     <w:rsid w:val="00674D75"/>
     <w:rsid w:val="0070099A"/>
+    <w:rsid w:val="00746D0D"/>
+    <w:rsid w:val="0077322D"/>
     <w:rsid w:val="00781DDB"/>
     <w:rsid w:val="008A2BB8"/>
     <w:rsid w:val="008C4BC6"/>
+    <w:rsid w:val="008F54F1"/>
     <w:rsid w:val="00941674"/>
     <w:rsid w:val="00947E91"/>
     <w:rsid w:val="00955DD5"/>
     <w:rsid w:val="00981930"/>
     <w:rsid w:val="009A4ED9"/>
     <w:rsid w:val="00A52A6C"/>
+    <w:rsid w:val="00A750D2"/>
     <w:rsid w:val="00B0417F"/>
     <w:rsid w:val="00B2092E"/>
     <w:rsid w:val="00B63C13"/>
     <w:rsid w:val="00B64680"/>
     <w:rsid w:val="00B721F7"/>
     <w:rsid w:val="00B851D2"/>
     <w:rsid w:val="00BD4AF2"/>
     <w:rsid w:val="00C0745B"/>
     <w:rsid w:val="00C32E85"/>
     <w:rsid w:val="00C851DE"/>
     <w:rsid w:val="00CA464A"/>
     <w:rsid w:val="00CD7F93"/>
     <w:rsid w:val="00DA3F48"/>
     <w:rsid w:val="00E03F12"/>
     <w:rsid w:val="00E62E8F"/>
     <w:rsid w:val="00E728DA"/>
     <w:rsid w:val="00E80C9B"/>
     <w:rsid w:val="00E90E92"/>
+    <w:rsid w:val="00EF585E"/>
     <w:rsid w:val="00F24D1C"/>
     <w:rsid w:val="00F71FB5"/>
     <w:rsid w:val="00FA2A5B"/>
     <w:rsid w:val="00FE1B03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5D9A23B8"/>
+  <w14:docId w14:val="13F4CD01"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{A14B6CD3-AA0C-4D61-A655-BE81648094ED}"/>
+  <w15:docId w15:val="{75902EBB-5EB4-42DB-91D1-C3795136378D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -19169,80 +18903,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFA01E01-CA93-45CF-9C22-73100BC8741F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEA4F3CF-057E-47B3-9190-2F57BF23ED5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>OCC-on-line-application-form-v12</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>15286</Characters>
+  <Pages>10</Pages>
+  <Words>2668</Words>
+  <Characters>15212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
+  <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Teaching Posts - Application for Employment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oxfordshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17932</CharactersWithSpaces>
+  <CharactersWithSpaces>17845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Teaching Posts - Application for Employment</dc:title>
   <dc:subject>OCC job application form for Teaching Posts.</dc:subject>
   <dc:creator>P. E. Rooke</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>